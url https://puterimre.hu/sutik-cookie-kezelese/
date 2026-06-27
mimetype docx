--- v0 (2026-04-30)
+++ v1 (2026-06-27)
@@ -1,2850 +1,4969 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...6 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:pBdr>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:before="0" w:line="576.0000000000001" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0" w:line="576" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:color w:val="000e42"/>
+          <w:b/>
+          <w:color w:val="000E42"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_jw0c18sr2i8i" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_jw0c18sr2i8i" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="000e42"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000E42"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        </w:rPr>
+        <w:t>Sütik (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000E42"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t>Cookie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000E42"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t>) kezelése</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000e42"/>
+          <w:color w:val="000E42"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_2n3i3cjpvtpk" w:id="1"/>
+      <w:bookmarkStart w:id="1" w:name="_2n3i3cjpvtpk" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:color w:val="000e42"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. BEVEZETÉS </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>ÉS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ÁLTALÁNOS INFORMÁCIÓK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="280" w:line="288" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000e42"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_fzlv51nqnqy5" w:id="2"/>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_fzlv51nqnqy5" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t>1.1. Mi az a süti (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t>cookie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t>)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A süti (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cookie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) egy kisméretű adat</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fájl</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, amely a böngésző beállításaiban kerül eltárolásra, amikor a felhasználó meglátogat egy weboldalt. Ezek a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fájlok</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arra szolgálnak, hogy megjegyezzék a felhasználó bizonyos beállításait, preferenciáit (például nyelvi be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">állítás, bejelentkezési adatok), valamint anonim módon információkat gyűjthetnek a weboldal használatáról (például látogatások száma, mely </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aloldalakat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nézik meg leggyakrabban). A sütik segítenek abban, hogy a weboldal használata kényelmesebb és hatékonyabb</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legyen, és hozzájárulnak a jobb felhasználói élményhez.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="280" w:line="288" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000e42"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_3cfl57peq8w5" w:id="3"/>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_3cfl57peq8w5" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2. A sütik célja és </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t>funkciója</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a weboldalon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Weboldal működésének biztosítása: Vannak olyan sütik, amelyek nélkül a weboldal bizonyos </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>funkciói</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nem működnének megfelelően (például a kosár funkció webá</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ruházban, vagy a felhasználói munkamenet kezelése).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Felhasználói élmény javítása: A weboldal emlékezhet a látogató által korábban megadott </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>információkra</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (például űrlapadatokra, nyelvi beállításokra), így felgyorsítja és egyszerűsíti a böngészést.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Statiszti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kai, analitikai célok: Bizonyos sütik segítségével (például Google </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Analytics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Microsoft </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clarity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>anonim</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> módon elemezhetjük, hogy a látogatók hogyan használják a weboldalt, mely </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aloldalakat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> látogatják, mennyi időt töltenek ott, stb. Ez lehetővé teszi, hogy </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fejlesszük a weboldal tartalmát és funkcionalitását.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marketing és hirdetési célok: Egyes sütik (mint például a Facebook Pixel, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TikTok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pixel vagy más </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>remarketing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eszközök) azt szolgálják, hogy a látogató a későbbiekben testreszabott hirdetéseket kapjon. Eze</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">k a sütik </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>információkat</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gyűjtenek a felhasználói viselkedésről, például mely oldalakat nézte meg, milyen gombokra kattintott.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>A weboldalunkon használt sütik mindegyike úgy lett kialakítva, hogy megfeleljen a hatályos jogszabályi követelményeknek, különös t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ekintettel a magyar és európai uniós adatvédelmi szabályokra. A tájékoztató célja, hogy pontos </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>információt</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nyújtson arról, milyen típusú sütiket használunk, és hogyan kezelheti ezeket a felhasználó.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000e42"/>
+          <w:color w:val="000E42"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_5vfitx7v3pqh" w:id="4"/>
+      <w:bookmarkStart w:id="4" w:name="_5vfitx7v3pqh" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:color w:val="000e42"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        </w:rPr>
+        <w:t>2. A SÜTIK TÍPUSAI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Az alábbiakban bemutatjuk a sütik fő t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ípusait, amelyeket általánosságban megkülönböztethetünk. Weboldalunkon változó lehet, hogy pontosan mely típusokat és milyen célból alkalmazunk, de a besorolás segít megérteni, miért van szükség ezekre a sütikre, és hogyan működnek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1. Munkamenet (sessio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n) sütik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ezek a sütik ideiglenesen, kizárólag a böngészési munkamenet (vagyis a weboldal-látogatás) idejére kerülnek a felhasználó eszközére.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A böngésző bezárásával vagy a kijelentkezéssel </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>automatikusan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> törlődnek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Felhasználási példa: a felhasználó által m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">egnyitott </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aloldalak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> közötti </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>navigáció</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> biztosítása, űrlapok kitöltésének megkönnyítése, kosárfunkció kezelése (webáruház esetén), stb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.2. Állandó (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>persistent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) sütik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Az ilyen sütik a munkamenet lezárását követően is a felhasználó eszközén maradnak, lejárati </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>idejükig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vagy törlésükig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ezek a sütik segíthetik például a weboldal személyre szabását (nyelvi beállítás, felhasználói preferenciák), a bejelentkezési adatok megje</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gyzését, vagy a felhasználók viselkedésének hosszabb távú elemzését.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A lejárati idő eltérő lehet sütinként: némelyek néhány óra, mások akár több nap, hét vagy hónap múltán járnak le.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.3. Feltétlenül szükséges sütik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ezek a sütik alapvető fontosságúak a web</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oldal működéséhez és a felhasználói </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>navigációhoz</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Például biztosítják, hogy a felhasználó a kért szolgáltatásokat (pl. biztonságos területek elérése, űrlapok használata) megkapja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ezen sütik használatához nem szükséges külön hozzájárulás, mivel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nélkülük</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">weboldal alapfunkciói nem működnének megfelelően, de a böngészőben </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">továbbra is letilthatók (ez esetben előfordulhat, hogy bizonyos </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>funkciók</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nem érhetők el).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.4. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Funkcionális</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sütik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ezek a sütik javítják a felhasználói élményt azáltal, hogy emlékeznek koráb</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bi választásokra és testre szabják a weboldalt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Például megjegyzik a preferált nyelvet, a kényelmi beállításokat vagy egyéb testreszabott </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>funkciókat</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ezek a sütik általában felhasználói hozzájárulás nélkül is alkalmazhatók, amennyiben a weboldal megfelelőe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n tájékoztatja a felhasználókat a használatukról és azok céljáról. Azonban, ha személyes adatkezeléssel járnak, és nem nélkülözhetetlenek, szükség lehet a hozzájárulásra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.5. Teljesítmény- és analitikai sütik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ezek a sütik statisztikai, analitikai célokat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>szolgálnak. Segítenek megérteni, hogyan használják a látogatók a weboldalt (mely oldalakat látogatják leggyakrabban, mennyi időt töltenek ott, milyen technikai hibákkal találkoznak), így javítható a tartalom és a felhasználói élmény.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ezek gyakran harmadik </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fél (például Google </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Analytics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Microsoft </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clarity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) által biztosított sütik, amelyek </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>anonim</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> módon gyűjtik és elemzik az adatokat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Használatukhoz általában a felhasználó hozzájárulása szükséges, amennyiben nem kizárólag </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>anonim</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adatokat kezelnek, vagy bármilye</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n módon követhető személyes adatot gyűjtenek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.6. Célzó/marketing sütik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ezek a sütik azt szolgálják, hogy testreszabott ajánlatokat és releváns hirdetéseket jelenítsünk meg a felhasználóknak a weboldalon és más csatornákon (például közösségi média).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A felhasználói viselkedésről (pl. milyen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aloldalakat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tekintett meg, milyen termékek vagy szolgáltatások keltették fel az érdeklődését) gyűjtött adatok alapján segítenek a látogató érdeklődésének leginkább megfelelő hirdetéseket megjeleníteni (például Faceb</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook Pixel, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TikTok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pixel).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000024" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
-        <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mivel ezek a sütik személyre szabott marketing-tevékenységre is felhasználhatók, a magyar és európai adatvédelmi szabályozás értelmében a látogató kifejezett hozzájárulása szükséges a használatukhoz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000e42"/>
+          <w:color w:val="000E42"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_szn3kko57jxs" w:id="5"/>
+      <w:bookmarkStart w:id="5" w:name="_szn3kko57jxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:color w:val="000e42"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        </w:rPr>
+        <w:t>3. A WEBOLDALON HASZNÁLT SÜTIK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Az alábbiakban felsoroljuk a weboldalon használt legfontosabb sütiket, a nevük, a lejárati idejük és a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>funkciójuk</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> szerint. Minden megnevezett süti </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fixen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ezeket az értékeket és célokat hordozza.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:shd w:fill="ffffff" w:val="clear"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_gq1czxtrn05w" w:id="6"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="40" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_gq1czxtrn05w" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t>WordPress alapvető sütik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000028" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ezek nélkülözhetetlenek a WordPress-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alapú honlap működéséhez, ezért külön hozzájárulást nem igényelnek, de a böngésző beállításaiban letilthatók (ez azonban a weboldal működésének korlátozásával járhat).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000029" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wordpress_test_cookie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lejárat: a böngésző bezárásáig (munkamenet)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002B" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Funkció</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Ellenőrzi, ho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gy a böngésző támogatja-e a sütik használatát.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wordpress_logged_in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_{HASH}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lejárat: a böngésző bezárásáig (munkamenet)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002E" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Funkció</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: A bejelentkezett felhasználók azonosítását szolgálja, fenntartja a bejelentkezés állapotát a munkamenet alatt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002F" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wp-settings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-{</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>user_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>id</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000030" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lejárat: 1 év</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Funkció</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Tárolja a megadott felhasználó adminisztrációs felületre vonatkozó beállításait.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000032" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wp-settings-time</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-{</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>user_id</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000033" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lejárat: 1 év</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000034" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="480" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:after="480"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Funkció</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Rögzíti a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wp-settings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-{</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>user_id</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">} beállítások létrehozásának idejét, ezáltal a megjelenítési és </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>admi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nbeállítások</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> időzítését szabályozza.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D7CB8A" w14:textId="77777777" w:rsidR="00262E28" w:rsidRPr="00262E28" w:rsidRDefault="00262E28" w:rsidP="00262E28">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:shd w:fill="ffffff" w:val="clear"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_1h3ncbxisaor" w:id="7"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="40" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_1h3ncbxisaor" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="8" w:name="_8t5lg8jq5res" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="9" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...27 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00262E28">
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t>Kit (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00262E28">
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t>ConvertKit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00262E28">
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t>) hírlevél-feliratkozáshoz szükséges sütik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A840FB" w14:textId="77777777" w:rsidR="00262E28" w:rsidRPr="00262E28" w:rsidRDefault="00262E28" w:rsidP="00262E28">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ezek a sütik a hírlevél-feliratkozás technikai hátterét biztosítják. A tényleges feliratkozás során az e-mail-cím rögzítése a felhasználó </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00262E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>aktív</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00262E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> közreműködésével történik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED19A7A" w14:textId="77777777" w:rsidR="00262E28" w:rsidRPr="00262E28" w:rsidRDefault="00262E28" w:rsidP="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00262E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>ck_subscriber_id</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00262E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A200420" w14:textId="77777777" w:rsidR="00262E28" w:rsidRPr="00262E28" w:rsidRDefault="00262E28" w:rsidP="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Lejárat: 1 év</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794B21BE" w14:textId="77777777" w:rsidR="00262E28" w:rsidRPr="00262E28" w:rsidRDefault="00262E28" w:rsidP="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00262E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Funkció</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00262E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>: Azonosítja a feliratkozott felhasználót, hogy a rendszer felismerje a visszatérő látogatókat és ne jelenítse meg újra a feliratkozási űrlapot azoknak, akik már feliratkoztak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525A5D93" w14:textId="77777777" w:rsidR="00262E28" w:rsidRPr="00262E28" w:rsidRDefault="00262E28" w:rsidP="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00262E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>ck_marketing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00262E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC4AB70" w14:textId="77777777" w:rsidR="00262E28" w:rsidRPr="00262E28" w:rsidRDefault="00262E28" w:rsidP="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Lejárat: 1 év</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F1DC20" w14:textId="77777777" w:rsidR="00262E28" w:rsidRPr="00262E28" w:rsidRDefault="00262E28" w:rsidP="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00262E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Funkció</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00262E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>: Nyilvántartja a felhasználó marketing-hozzájárulási beállításait.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000003D" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:shd w:fill="ffffff" w:val="clear"/>
-[...17 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="40" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oogle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t>Analytics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sütik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000003E" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">A Google </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Analytics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sütik a felhasználói viselkedés elemzésére szolgálnak. Ezek alkalmazásához a felhasználó hozzájárulása szükséges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000003F" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000040" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lejárat: 2 év</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000041" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Funkció</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Egyedi, anonim azonosítót (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ID) hoz létre a statisztikai elemzésekhez, követi, hogyan és hányszor látogatja a felhasználó a weboldalt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000042" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000043" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lejárat: 24 óra</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000044" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Funkció</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Rövid távú azonosítót rendel a felhasználóhoz, hogy megkülönböztesse más látogatóktól.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000045" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000046" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lejárat: 1 perc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000047" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="480" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:after="480"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Funkció</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Korlátozza az adatkérések számát (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>throttling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), így biztosítva a Google </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Analytics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> megfelelő teljesítményét.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000048" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:shd w:fill="ffffff" w:val="clear"/>
-[...17 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="40" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_1892pk2t27yr" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Microsoft </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t>Clarity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sütik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000049" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clarity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> segítségével a weboldal üzemeltetői hőtérképes és kattintási elemzéseket végezhetnek. Hozzájárulás szükség</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>es ezeknek a sütiknek a használatához.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004A" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>clck</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000004B" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lejárat: 1 év</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004C" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Funkció</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Tartós, egyedi azonosítót biztosít a látogató munkameneteinek összekötéséhez. Segít rögzíteni a felhasználó kattintásait, görgetéseit és egyéb </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interakcióit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004D" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>clsk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000004E" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lejárat: 24 óra</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004F" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="480" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:after="480"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Funkció</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: A munkameneten belüli felhasználói tevékenységeket rendezi egy csoportba, hogy áttekinthető legyen a látogató adott böngészési folyamat során végzett műveleteinek sora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000050" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:shd w:fill="ffffff" w:val="clear"/>
-[...17 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="40" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_c0575e5a46nc" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t>Facebook Pixel sütik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000051" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A Facebook Pixel marketingcélú süti, amely a Meta (Facebo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ok) rendszeréhez továbbítja a böngészési adatokat. Az alkalmazásához a felhasználó hozzájárulása szükséges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000052" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fbp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000053" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lejárat: 3 hónap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000054" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="480" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:after="480"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Funkció</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: A felhasználó weboldalon végzett tevékenysége alapján segít testre szabott hirdetéseket megjeleníteni a Facebook felü</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">letén, továbbá </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elemzi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a hirdetések hatékonyságát.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000055" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:shd w:fill="ffffff" w:val="clear"/>
-[...17 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="40" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_9v7v9siitgz6" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t>TikTok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pixel sütik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000056" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TikTok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pixel szintén marketingcélú süti, ezért a telepítéséhez és használatához a felhasználó kifejezett hozzájárulása szükséges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000057" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ttp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000058" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lejárat: 13 hónap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000059" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Funkció</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Rögzíti és nyomon követ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i a felhasználói viselkedést (például oldallátogatásokat, kattintásokat), hogy a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TikTok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> platformon releváns, személyre szabott hirdetéseket jeleníthessen meg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000005A" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tt_enable_cookie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000005B" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lejárat: 13 hónap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000005C" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="480" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="480"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Funkció</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Tárolja, hogy a felhasználó engedélyezte-e a marketing célú követést, és ennek alapján biztosítja a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TikTok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pixel működését.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000005D" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
-[...1 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+    <w:p w14:paraId="0000005E" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fontos: A fenti sütik technikai jellegük, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>funkcióik</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> és lejáratuk alapján kerülnek használatra. A böngésző beállításaiban </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a felhasználó bármikor korlátozhatja vagy törölheti őket. A feltétlenül szükséges sütik letiltása a weboldal bizonyos funkcióinak hibás működését eredményezheti. Az analitikai és marketing sütik elfogadása vagy visszautasítása a weboldalon megjelenő süti-b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eállítási lehetőségeknél bármikor módosítható.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000005F" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000e42"/>
+          <w:color w:val="000E42"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_gor2wegpjkgo" w:id="12"/>
-[...3 lines deleted...]
-          <w:color w:val="000e42"/>
+      <w:bookmarkStart w:id="13" w:name="_gor2wegpjkgo" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. HOGYAN KEZELHETI </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>ÉS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TILTHATJA LE A SÜTIKET?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000060" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Az alábbi útmutató segítséget nyújt ahhoz, hogy a felhasználó ellenőrizhesse és kezelhesse a számítógépén vagy mobil eszközén tárolt sütiket. Fontos azonban kieme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lni, hogy a feltétlenül szükséges sütik letiltása esetén a weboldal bizonyos </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>funkciói</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nem, vagy csak részlegesen működhetnek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000061" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:shd w:fill="ffffff" w:val="clear"/>
-[...17 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="40" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_v5eynfffpm4g" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t>4.1. Sütik engedélyezése / letiltása a böngészőbeállításokban</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000062" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">A legtöbb böngésző (pl. Google </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chrome</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mozilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Firefox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Microsoft </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Safari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Opera) beállításaiban módosítható, hogy a felhasználó milyen sütiket engedélyez vagy tilt le. Az alábbiakban összefoglaljuk a leggyakoribb böngészőkben végzett műveleteket:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000063" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Google </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chrome</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000064" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kattintson a böngésző jobb felső sarkában lévő három pon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tra, majd válassza a „Beállítások” menüpontot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000065" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A bal oldali menüben válassza ki az „Adatvédelem és biztonság” lehetőséget, majd a „Sütik és egyéb webhelyadatok” részt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000066" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Itt módosíthatja a sütibeállításokat, letilthatja vagy engedélyezheti azokat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000067" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mozilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>refox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000068" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kattintson a menügombra (három vízszintes vonal) a böngésző jobb felső sarkában, majd válassza a „Beállítások” menüpontot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000069" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Az „Adatvédelem és biztonság” szekció alatt keresse meg a „Sütik és webhelyadatok” részt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000006A" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Itt módosíthatja, hogy a böngésző ho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gyan kezelje a sütiket, illetve törölheti a tárolt sütiket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000006B" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Microsoft </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Edge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000006C" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kattintson a jobb felső sarokban lévő három pontra, majd válassza a „Beállítások” menüpontot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000006D" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A bal oldali menüben nyissa meg a „Sütik és webhelyengedélyek” szakaszt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000006E" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Itt megadhatja, hogy a böngésző hogyan kezelje a sütiket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000006F" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Safari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Mac):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000070" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A böngészőben nyissa meg a „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Safari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” menüpontot, majd a „Beállítások” lehetőséget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000071" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Válassza ki az „Adatvédelem” fület.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000072" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Itt szabályozhatja, hogy a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Safari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hogyan kezelje a sütiket, és törölheti a meglévőket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000073" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Opera:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000074" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kattintson a bal felső sarokban lévő „Opera” menüre, majd a „Beállítások” menüpontot válassza.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000075" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A bal oldali menüben kattintson az „Adatvédelem és biztonság” opció</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000076" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="480" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="480"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Keresse meg a „Sütik” lehetőséget, ahol beállíthatja, hogyan kezelje a böngésző a sütiket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000077" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A felhasználó bármikor törölheti is a böngészőben tárolt sütiket, illetve beállíthatja, hogy a böngésző </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>automatikusan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> törölje őket a munkamenet befejezésekor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000078" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Fi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gyelem: A böngészőfejlesztők folyamatosan frissíthetik a kezelőfelületeiket és beállításaikat, ezért előfordulhatnak eltérések az itt leírtakhoz képest. Nem vállalunk felelősséget azért, hogy az itt megadott </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>információk</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a böngésző minden verziójára és jövő</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>beli változatára nézve naprakészek maradnak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000079" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:shd w:fill="ffffff" w:val="clear"/>
-[...17 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="40" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_6r7ia8an7u9n" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t>4.2. Harmadik féltől származó sütik kezelése</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000007A" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A weboldalunk által beágyazott harmadik fél szolgáltatások (pl. Google, Facebook, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TikTok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Microsoft </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clarity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MailerLite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) saját sütiket helyeznek el a felhasználó eszk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>özén, amelyeket szintén lehetősége van letiltani, illetve kezelni:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000007B" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Google </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Analytics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: A felhasználó telepítheti a Google által biztosított böngészőkiegészítőt (Google </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Analytics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Opt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-out Browser Add-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), amellyel letilthatja a Google </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Analytics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adatgyűjtését.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000007C" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Facebook Pixel és </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TikTok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pixel: A felhasználó a Facebook/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TikTok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hirdetési beállítások (Ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Preferences</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) felületén is korlátozhatja a személyre szabott hirdetéseket, illetve a böngésző süti-beállításain keresztül is letilthatja ezeket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000007D" w14:textId="1FE8DF0E" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: A felhaszn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>áló a böngésző süti-beállításain belül törölheti vagy korlátozhatja a szolgáltatáshoz kapcsolódó sütiket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000007E" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Microsoft </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clarity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clarity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> által gyűjtött adatok letiltásához a böngésző süti-beállításainál korlátozhatja vagy törölheti a rendszer által elhelyeze</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tt sütiket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000007F" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:shd w:fill="ffffff" w:val="clear"/>
-[...17 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="40" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_9awtgkvqs461" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t>4.3. A hozzájárulás visszavonása vagy módosítása a weboldalunkon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000080" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Weboldalunk minden, nem feltétlenül szükséges süti (analitikai, marketing) használatát a felhasználó hozzájárulásához köti. A nyitóoldalon megjelenő süti-értesítőben vagy a süti-é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rtesítő ikonjára kattintva a beállításokon belül bármikor lehetőség nyílik:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000081" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Elfogadni vagy elutasítani a sütik használatát.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000082" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Módosítani a korábbi döntést: Ha korábban elfogadta a sütiket, utólag vissza is vonhatja, illetve fordítva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000083" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
-[...1 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+    <w:p w14:paraId="00000084" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fontos: A feltétlenül szükséges sütik letiltása esetén a weboldal bizonyos részei vagy </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>funkciói</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hibásan fognak működni. Amennyiben kérdése van a sütik kezelésével kapcsolatban, bátran forduljon hozzánk a jelen tájékoztató végén megadott elérhetőségeken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000085" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000e42"/>
+          <w:color w:val="000E42"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_k6pmt5hf3nra" w:id="16"/>
-[...3 lines deleted...]
-          <w:color w:val="000e42"/>
+      <w:bookmarkStart w:id="17" w:name="_k6pmt5hf3nra" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A TÁJÉKOZTATÓ FRISSÍTÉSE </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>ÉS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ELÉRHETŐSÉGEK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000086" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor4"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:shd w:fill="ffffff" w:val="clear"/>
-[...17 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="40" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_5505oiejsq28" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+        </w:rPr>
+        <w:t>5.1. A tájékoztató módosítása</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000087" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jelen Süti Tájékoztató tartalmát időről időre felülvizsgáljuk és módosíthatjuk annak érdekében, hogy megfeleljen az </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aktuális</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jogszabályi követelményeknek, valamint a weboldalunkon és </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>szolgáltatásainkban bekövetkező változásoknak. Az esetleges módosításokat ugyanezen az oldalon tesszük közzé, így bármikor megismerheti a legfrissebb változatot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000088" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hatályba lépés </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dátuma</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: 2025. január 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000089" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
-[...1 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+    <w:p w14:paraId="0000008A" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Javasoljuk, hogy időnként ellenőrizze ezt a tájékozta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tót, így naprakész </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>információkkal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rendelkezik a weboldalon alkalmazott sütik típusairól és kezeléséről.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000008B" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000e42"/>
+          <w:color w:val="000E42"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_4a04o5yvjmyj" w:id="18"/>
-[...3 lines deleted...]
-          <w:color w:val="000e42"/>
+      <w:bookmarkStart w:id="19" w:name="_4a04o5yvjmyj" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2. További </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000E42"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>információk</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0000008C" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="00262E28">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="220" w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...21 lines deleted...]
-      <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="720" w:footer="720"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amennyiben további kérdése merül fel a sütik használatával kapcsolatban, kérjük, olvassa el Adatvédelmi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tájékoztatónkat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ahol b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ővebb </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>információkat</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> talál az adatkezeléssel és a kapcsolattartással kapcsolatban. A süti-kezeléssel összefüggő kérdésekben is az Adatvédelmi Tájékoztatóban szereplő elérhetőségeinken állunk rendelkezésére.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000008D" w14:textId="77777777" w:rsidR="007B78B7" w:rsidRDefault="007B78B7"/>
+    <w:sectPr w:rsidR="007B78B7">
+      <w:pgSz w:w="11909" w:h="16834"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:font w:name="Arial"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="004742F5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E2A09424"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -2904,77 +5023,80 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="095664FE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7ED65628"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
@@ -3022,83 +5144,199 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09B75275"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1E90EAC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16AC6E4A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C556EE4E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
@@ -3140,77 +5378,80 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27DD0B18"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B8A4180A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
@@ -3258,61 +5499,64 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28A909E4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="50D0D3D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -3372,83 +5616,199 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32C74361"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F4C9744"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="352633B2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C8841386"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
@@ -3490,77 +5850,80 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36A6336A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="700040E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
@@ -3608,77 +5971,80 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3863697C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2794D74C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
@@ -3726,61 +6092,64 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A230106"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EA9C1BD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -3840,61 +6209,64 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F707E7B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1F60F1A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -3954,749 +6326,693 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46241C6B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F4F0203C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46EE65DC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FB50D838"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...64 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F1D5765"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1FA429CC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55184697"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="83583C4E"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...72 lines deleted...]
-      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="○"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
-[...97 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3">
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6">
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D467828"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D9787B30"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...36 lines deleted...]
-      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
-[...97 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3">
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6">
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EFE1AD6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="805CD2AE"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...36 lines deleted...]
-      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="333333"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -4757,271 +7073,755 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13">
-[...2 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="14"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="007B78B7"/>
+    <w:rsid w:val="00262E28"/>
+    <w:rsid w:val="007B78B7"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6EBF7E95"/>
+  <w15:docId w15:val="{85EAD774-6321-4692-9343-AD29CCBD24A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="hu"/>
+        <w:lang w:val="hu" w:eastAsia="hu-HU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Norml">
+    <w:name w:val="Normal"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Cmsor1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="400" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Cmsor2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="120"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Cmsor3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Cmsor4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Cmsor5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Cmsor6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
+      <w:i/>
       <w:color w:val="666666"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="character" w:default="1" w:styleId="Bekezdsalapbettpusa">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Normltblzat">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Nemlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cm">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Alcm">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-      <w:i w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="font-claude-response-body">
+    <w:name w:val="font-claude-response-body"/>
+    <w:basedOn w:val="Norml"/>
+    <w:rsid w:val="00262E28"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="hu-HU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kiemels2">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00262E28"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="1806193273">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5299,25 +8099,55 @@
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>9</Pages>
+  <Words>1885</Words>
+  <Characters>13010</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>108</Lines>
+  <Paragraphs>29</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>MÁV Zrt.</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>14866</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>